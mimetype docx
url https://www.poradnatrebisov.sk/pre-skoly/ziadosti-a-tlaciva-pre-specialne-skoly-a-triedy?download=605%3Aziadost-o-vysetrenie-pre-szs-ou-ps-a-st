--- v0 (2025-11-29)
+++ v1 (2026-04-28)
@@ -1,4641 +1,2532 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="192D8B38" w14:textId="77777777" w:rsidR="0050381C" w:rsidRDefault="0023076E">
+    <w:p w14:paraId="192D8B38" w14:textId="2F7EBB2E" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="007C60BD" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="68"/>
         <w:ind w:left="91" w:right="110"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>Š</w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
+        <w:t>kola</w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
         <w:t>(názov,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="33"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>adresa):.................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03429600" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="00811F5A" w:rsidRDefault="0050381C">
+    <w:p w14:paraId="03429600" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0050381C" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="24"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="2C812963" w14:textId="48B7607E" w:rsidR="0050381C" w:rsidRPr="0023076E" w:rsidRDefault="0023076E" w:rsidP="0023076E">
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C812963" w14:textId="1770C80B" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Nzov"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0023076E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ŽIADOSŤ</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023076E">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0023076E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>PRE</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023076E">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BC33AE" w:rsidRPr="0023076E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33096" w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0023076E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ŠZŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="007C60BD">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E33096" w:rsidRPr="0023076E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (OU, PŠ)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33096" w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0023076E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> špeciálne triedy v ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721D74F5" w14:textId="5475791D" w:rsidR="0050381C" w:rsidRPr="0023076E" w:rsidRDefault="0023076E" w:rsidP="0023076E">
+    <w:p w14:paraId="721D74F5" w14:textId="5475791D" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="124"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0023076E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00AA0531" w:rsidRPr="0023076E">
+      <w:r w:rsidR="00AA0531" w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA0531" w:rsidRPr="0023076E">
+      <w:r w:rsidR="00AA0531" w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>psychologickú diagnostiku, špeciálnopedagogickú diagnostiku, logopedickú diagnostiku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B583BD0" w14:textId="2A3C8915" w:rsidR="0023076E" w:rsidRPr="0023076E" w:rsidRDefault="0023076E" w:rsidP="0023076E">
+    <w:p w14:paraId="1B583BD0" w14:textId="2A3C8915" w:rsidR="0023076E" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="124"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/ vhodné podčiarknite /</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67341779" w14:textId="77777777" w:rsidR="00811F5A" w:rsidRPr="00811F5A" w:rsidRDefault="00811F5A" w:rsidP="00811F5A">
+    <w:p w14:paraId="67341779" w14:textId="77777777" w:rsidR="00811F5A" w:rsidRPr="007C60BD" w:rsidRDefault="00811F5A" w:rsidP="007C60BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="exact"/>
         <w:ind w:left="91" w:right="85"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="6F1CE279" w14:textId="55097757" w:rsidR="0050381C" w:rsidRPr="00665CEA" w:rsidRDefault="0023076E" w:rsidP="00811F5A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1CE279" w14:textId="10D0A60B" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="exact"/>
         <w:ind w:left="91" w:right="85"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>Centrum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>poradenstva a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> prevencie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42292562" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="00665CEA" w:rsidRDefault="0023076E">
+    <w:p w14:paraId="42292562" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="91" w:right="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>Kpt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>Nálepku</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>1057/18,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>075</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>01</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Trebišov</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8BE9F5" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="00665CEA" w:rsidRDefault="0023076E">
+    <w:p w14:paraId="3F8BE9F5" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="91" w:right="81"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>tel.:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>0919</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>077</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>386,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>0911</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>371</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>767,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>e-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5">
-        <w:r w:rsidR="0050381C" w:rsidRPr="00665CEA">
+        <w:r w:rsidR="0050381C" w:rsidRPr="007C60BD">
           <w:rPr>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>poradna@poradnatrebisov.sk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28F2CA74" w14:textId="5CCB60E6" w:rsidR="00811F5A" w:rsidRDefault="0023076E">
+    <w:p w14:paraId="28F2CA74" w14:textId="55E8DB7C" w:rsidR="00811F5A" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="91" w:right="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>elokované</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>pracovisko:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidR="00E03C5B" w:rsidRPr="007C60BD">
+        <w:t>Komenského 3425/18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>075</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>Trebišov,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>e-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0050381C" w:rsidRPr="00665CEA">
+      <w:r w:rsidR="0050381C" w:rsidRPr="007C60BD">
         <w:t>elcpp</w:t>
       </w:r>
-      <w:r w:rsidR="00665CEA" w:rsidRPr="00665CEA">
-[...3 lines deleted...]
-    <w:p w14:paraId="7A8B7E37" w14:textId="4F37C0F8" w:rsidR="00665CEA" w:rsidRPr="00665CEA" w:rsidRDefault="00665CEA">
+      <w:r w:rsidR="00665CEA" w:rsidRPr="007C60BD">
+        <w:t>@poradnatrebisov.sk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8B7E37" w14:textId="1A98A42F" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="91" w:right="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00665CEA">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>web:</w:t>
       </w:r>
-      <w:r w:rsidR="00811F5A">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00811F5A" w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00E03C5B" w:rsidRPr="007C60BD">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovprepojenie"/>
+          </w:rPr>
+          <w:t>www.poradnatrebisov.sk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E03C5B" w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve">, tel. 0915 </w:t>
+      </w:r>
+      <w:r w:rsidR="00647B75" w:rsidRPr="007C60BD">
+        <w:t>572</w:t>
+      </w:r>
+      <w:r w:rsidR="007C60BD">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00647B75" w:rsidRPr="007C60BD">
+        <w:t>466</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7524C097" w14:textId="77777777" w:rsidR="007C60BD" w:rsidRPr="007C60BD" w:rsidRDefault="007C60BD" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="91" w:right="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="65" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1044"/>
         <w:gridCol w:w="2468"/>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="3661"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00665CEA" w14:paraId="12DA14E5" w14:textId="77777777" w:rsidTr="001712BF">
+      <w:tr w:rsidR="00665CEA" w:rsidRPr="007C60BD" w14:paraId="12DA14E5" w14:textId="77777777" w:rsidTr="001712BF">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5475FBCA" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="5475FBCA" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Meno</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>priezvisko</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>žiaka/žiačky:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D495F4E" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="4D495F4E" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665CEA" w14:paraId="5A85EA5D" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00665CEA" w:rsidRPr="007C60BD" w14:paraId="5A85EA5D" w14:textId="77777777" w:rsidTr="00665CEA">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="53605BB3" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="53605BB3" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Dátum</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">miesto </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>narodenia:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="32AAB8F2" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="32AAB8F2" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665CEA" w14:paraId="678D318C" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00665CEA" w:rsidRPr="007C60BD" w14:paraId="678D318C" w14:textId="77777777" w:rsidTr="00665CEA">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E7CD271" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="5E7CD271" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Rodné</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>číslo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="75A21F06" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="75A21F06" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665CEA" w14:paraId="3F87C09E" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00665CEA" w:rsidRPr="007C60BD" w14:paraId="3F87C09E" w14:textId="77777777" w:rsidTr="00665CEA">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB2B82E" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="2EB2B82E" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Bydlisko</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>(presná</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>adresa):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="19507AE7" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="19507AE7" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665CEA" w14:paraId="79FB83A6" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00665CEA" w:rsidRPr="007C60BD" w14:paraId="79FB83A6" w14:textId="77777777" w:rsidTr="00665CEA">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="55F538ED" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="55F538ED" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Meno</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>priezvisko</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>žiadateľa (zákonný zástupca):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B95B989" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="3B95B989" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665CEA" w14:paraId="75ECA937" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00665CEA" w:rsidRPr="007C60BD" w14:paraId="75ECA937" w14:textId="77777777" w:rsidTr="00665CEA">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="40F67110" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="40F67110" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Telefónne</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>číslo</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">zákonného </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>zástupcu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="495C5318" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="495C5318" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665CEA" w14:paraId="71F14DA4" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00665CEA" w:rsidRPr="007C60BD" w14:paraId="71F14DA4" w14:textId="77777777" w:rsidTr="00665CEA">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="13249998" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="13249998" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Materinský</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>jazyk:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5930" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E25245F" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="7E25245F" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665CEA" w14:paraId="5C995A33" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00665CEA" w:rsidRPr="007C60BD" w14:paraId="5C995A33" w14:textId="77777777" w:rsidTr="00665CEA">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="513C739B" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="513C739B" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Trieda:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="172BD1DC" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="172BD1DC" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="071EA284" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="071EA284" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="105"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Meno</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>tr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C60BD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C60BD">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> učiteľa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3661" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4D6145" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRDefault="00665CEA" w:rsidP="001712BF">
+          <w:p w14:paraId="3D4D6145" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57937DDF" w14:textId="3A14CB14" w:rsidR="00AA0531" w:rsidRPr="00811F5A" w:rsidRDefault="00665CEA" w:rsidP="00665CEA">
+    <w:p w14:paraId="57937DDF" w14:textId="3A14CB14" w:rsidR="00AA0531" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="91" w:right="80"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="0BC01242" w14:textId="6002696E" w:rsidR="0050381C" w:rsidRDefault="0023076E">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414E16E4" w14:textId="3C1AE07E" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:ind w:right="1139"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Žiadame</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CPP:</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="007C60BD">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>poradenstvo:</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-20"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>pri</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>prekonávaní</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>vzdelávacích</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ťažkostí,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD10417" w14:textId="77777777" w:rsidR="0050381C" w:rsidRDefault="0023076E" w:rsidP="0023076E">
+    <w:p w14:paraId="6BD10417" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2602"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="166" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>pri zvládaní ťažkostí vyplývajúcich zo zdravotného znevýhodnenia alebo zo zdravotného postihnutia (zrakové, sluchové,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C96C956" w14:textId="77777777" w:rsidR="0050381C" w:rsidRDefault="0023076E" w:rsidP="0023076E">
+    <w:p w14:paraId="4C96C956" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
         </w:tabs>
         <w:ind w:left="2580" w:hanging="252"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>pri</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>prekonávaní</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>výchovných</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ťažkostí,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB6C022" w14:textId="77777777" w:rsidR="0050381C" w:rsidRDefault="0023076E" w:rsidP="0023076E">
+    <w:p w14:paraId="4FB6C022" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2580"/>
         </w:tabs>
         <w:ind w:left="2580" w:hanging="252"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>pri</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>voľbe</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>štúdia</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>alebo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>povolania,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>kariérové</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>poradenstvo,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F5B4AA" w14:textId="77777777" w:rsidR="0050381C" w:rsidRDefault="0023076E" w:rsidP="0023076E">
+    <w:p w14:paraId="30F5B4AA" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2616"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="166" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t xml:space="preserve">pri úprave psychosomatických ťažkostí (bolesti hlavy, tiky, tréma, úzkosti, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>strachy…),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2264B707" w14:textId="77777777" w:rsidR="00BC33AE" w:rsidRDefault="0023076E" w:rsidP="0023076E">
+    <w:p w14:paraId="2264B707" w14:textId="77777777" w:rsidR="00BC33AE" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2645"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="165" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t xml:space="preserve">pri zvládaní osobnostných problémov, krízových stavov, závislostí, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D20AF34" w14:textId="641639CD" w:rsidR="0050381C" w:rsidRDefault="0023076E" w:rsidP="0023076E">
+    <w:p w14:paraId="5D20AF34" w14:textId="641639CD" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2645"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="165" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>pri úprave konfliktných vzťahov s okolím (agresivita, záškoláctvo, podvody, závažné priestupky),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EE48BD" w14:textId="4CA82516" w:rsidR="0050381C" w:rsidRPr="00AA0531" w:rsidRDefault="0023076E" w:rsidP="0023076E">
+    <w:p w14:paraId="49EE48BD" w14:textId="4CA82516" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2652"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="166" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:t xml:space="preserve">pri posúdení úrovne mimoriadneho </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>nadania</w:t>
       </w:r>
-      <w:r w:rsidR="00AA0531">
+      <w:r w:rsidR="00AA0531" w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E9F382" w14:textId="14A38239" w:rsidR="00AA0531" w:rsidRPr="0023076E" w:rsidRDefault="00AA0531" w:rsidP="0023076E">
+    <w:p w14:paraId="65E9F382" w14:textId="14A38239" w:rsidR="00AA0531" w:rsidRPr="007C60BD" w:rsidRDefault="00AA0531" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2652"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="166" w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="0023076E">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>pri narušenej komunikačnej schopnosti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5569553F" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="0023076E" w:rsidRDefault="0023076E" w:rsidP="0023076E">
+    <w:p w14:paraId="5569553F" w14:textId="51CD28E6" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2594"/>
         </w:tabs>
         <w:ind w:left="2594" w:hanging="266"/>
       </w:pPr>
-      <w:r w:rsidRPr="0023076E">
+      <w:r w:rsidRPr="007C60BD">
         <w:t>iné:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023076E">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0023076E">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>......................................................................................................................</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="032A8849" w14:textId="43834659" w:rsidR="0050381C" w:rsidRPr="0023076E" w:rsidRDefault="00AA0531">
+      <w:r w:rsidR="007C60BD">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A592495" w14:textId="77777777" w:rsidR="007C60BD" w:rsidRDefault="007C60BD" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Odsekzoznamu"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2594"/>
+        </w:tabs>
+        <w:ind w:left="2594"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758CFA12" w14:textId="77777777" w:rsidR="007C60BD" w:rsidRPr="007C60BD" w:rsidRDefault="007C60BD" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Odsekzoznamu"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2594"/>
+        </w:tabs>
+        <w:ind w:left="2594"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032A8849" w14:textId="43834659" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="00AA0531" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="67"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023076E">
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Očakávania pedagóga od odborného zamestnanca CPP: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE05748" w14:textId="62C46856" w:rsidR="00AA0531" w:rsidRPr="0023076E" w:rsidRDefault="00AA0531">
+    <w:p w14:paraId="7BE05748" w14:textId="7CC898FF" w:rsidR="00AA0531" w:rsidRDefault="00AA0531" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="67"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0023076E">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
         <w:t>...............................................................................................................................................................................</w:t>
       </w:r>
-    </w:p>
-[...1394 lines deleted...]
-    <w:p w14:paraId="76D9322C" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="00811F5A" w:rsidRDefault="00665CEA" w:rsidP="00811F5A">
+      <w:r w:rsidR="007C60BD">
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD9BE95" w14:textId="77777777" w:rsidR="007C60BD" w:rsidRDefault="007C60BD" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:spacing w:before="67"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0CF187" w14:textId="77777777" w:rsidR="007C60BD" w:rsidRPr="007C60BD" w:rsidRDefault="007C60BD" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:spacing w:before="67"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D9322C" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="007C60BD" w:rsidRDefault="00665CEA" w:rsidP="007C60BD">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:right="164"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="10"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="11BB0422" w14:textId="597EF711" w:rsidR="0050381C" w:rsidRDefault="0023076E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11BB0422" w14:textId="597EF711" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="168" w:right="164"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pozn.: Záväznou súčasťou žiadosti je pedagogická charakteristika žiaka spracovaná školou alebo na tlačive CPP Trebišov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9A34E4" w14:textId="77777777" w:rsidR="0050381C" w:rsidRDefault="0050381C">
+    <w:p w14:paraId="4E9A34E4" w14:textId="77777777" w:rsidR="0050381C" w:rsidRDefault="0050381C" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4D3A1127" w14:textId="77777777" w:rsidR="0050381C" w:rsidRDefault="0023076E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDD13D5" w14:textId="77777777" w:rsidR="007C60BD" w:rsidRDefault="007C60BD" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BEA57C7" w14:textId="77777777" w:rsidR="007C60BD" w:rsidRDefault="007C60BD" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57649D3A" w14:textId="77777777" w:rsidR="007C60BD" w:rsidRPr="007C60BD" w:rsidRDefault="007C60BD" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3A1127" w14:textId="15ACF521" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0023076E" w:rsidP="007C60BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:right="908"/>
-        <w:jc w:val="right"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.............................................</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007C60BD">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>...................................................</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47B0DA36" w14:textId="77777777" w:rsidR="0050381C" w:rsidRDefault="0023076E">
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="007C60BD">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>....................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>..........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B0DA36" w14:textId="1BD51693" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="007C60BD" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5374"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="847"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
         <w:t>dátum</w:t>
       </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>vyplnenia</w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
+        <w:tab/>
+      </w:r>
       <w:r>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
+        <w:t>podpis</w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
+        <w:t>pečiatka</w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
+        <w:t>riaditeľa</w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>vyplnenia</w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t>školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B029AC" w14:textId="77777777" w:rsidR="0050381C" w:rsidRDefault="0050381C">
+    <w:p w14:paraId="66B029AC" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0050381C" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
-        <w:jc w:val="right"/>
-        <w:sectPr w:rsidR="0050381C" w:rsidSect="00811F5A">
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidSect="00811F5A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11920" w:h="16850"/>
           <w:pgMar w:top="680" w:right="851" w:bottom="278" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F3BA672" w14:textId="77777777" w:rsidR="0050381C" w:rsidRDefault="0023076E">
+    <w:p w14:paraId="50AAE736" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis41"/>
+        <w:ind w:left="0" w:right="-6"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:lastRenderedPageBreak/>
+        <w:t>INFORMOVANÝ SÚHLAS  ZÁKONNÉHO  ZÁSTUPCU SO ZARADENÍM DO EVIDENCIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4774D0EB" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis41"/>
+        <w:ind w:left="0" w:right="-6"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>A POSKYTNUTÍM STAROSTLIVOSTI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677F9A17" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25475294" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>Centrum poradenstva a prevencie, Kpt. Nálepku 1057/18, Trebišov, Slovenská republika,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C37B2A9" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:ind w:left="993" w:right="235" w:hanging="567"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>IČO: 00523551, DIČ: 2021768606</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCDCE64" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:ind w:left="993" w:right="235" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5573B9BA" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Starostlivosť zahŕňa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> psychologickú, špeciálno-pedagogickú a logopedickú diagnostiku, poradenstvo, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>reedukácie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> a psychoterapiu podľa individuálnych potrieb klienta, ktoré sa realizujú len s písomným súhlasom zákonného zástupcu. Jedno stretnutie trvá zvyčajne okolo 1 hodiny. Časový interval je individuálny a určuje ho druh a rozsah poskytnutej služby. Obsah vyšetrenia určuje charakter problému, zvyčajne ide o diagnostiku a poradenstvo pri posudzovaní schopností, osobnosti, záujmov, vedomostí, zručností, prípadne iných oblastí ovplyvňujúcich emocionálny, sociálny a psychický vývin klienta. V prípade súhlasu žiadateľa sa písomná správa zasiela na inštitúcie uvedené v súhlase. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žiadateľ má právo oboznámiť sa s jej obsahom. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve">Súhlas sa vyznačuje na tomto tlačive podčiarknutím, ktoré vykoná pred podpisom žiadanky žiadateľ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A907E2" w14:textId="4181BF97" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pri vyšetrení sa používajú</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> diagnostické nástroje, tzv. psychologické alebo špeciálno-pedagogické testy, alebo prístrojové metódy, ktoré vychádzajú z odborných vedeckých princípov platných v psychológii, špeciálnej pedagogike, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>psychodiagnostike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve">, metodológii a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>psychometrii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>. Kvantitatívne a kvalitatívne údaje z</w:t>
+      </w:r>
+      <w:r w:rsidR="00321E41" w:rsidRPr="007C60BD">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve">testov sú súčasťou spisu klienta spolu s ostatnými údajmi získanými pred vyšetrením - napr. anamnestické údaje, pedagogická charakteristika, v priebehu vyšetrenia - záznamy z rozhovorov, interpretácie, poznámky a po skončení vyšetrenia - správa z diagnostického vyšetrenia, závery z konzultácií. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A057D9" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osobné údaje zisťované v rozsahu § 11, ods. 6 písm. a) a b) zákona č. 245/2008 Z. z. o výchove a vzdelávaní: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2056E525" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O klientovi:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> meno a priezvisko, dátum a miesto narodenia, bydlisko, fyzické zdravie, duševné zdravie, mentálna úroveň vrátane výsledkov pedagogicko-psychologickej a špeciálno-pedagogickej diagnostiky. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A17097" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O rodičoch:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> meno a priezvisko, trvalé bydlisko, telefonický kontakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C693AE2" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ďalšia dokumentácia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> v zmysle § 11, ods. 9 zákona č. 245/2008 Z. z. o výchove a vzdelávaní je najmä: správa z diagnostického vyšetrenia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C04A467" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1923D504" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Všetky tieto údaje sú prísne dôverné</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve">, psychológ, špeciálny pedagóg, logopéd, kariérový poradca, sociálny pedagóg a sociálny pracovník sú povinní zachovávať mlčanlivosť o skutočnostiach, o ktorých sa dozvedeli pri svojej činnosti a to aj po skončení pracovnoprávneho vzťahu v zariadení podľa zákona § 8 ods. 1, písm. c) zákona č. 552/2003 Z. z. o výkone práce vo verejnom záujme, v zmysle nariadenia Európskeho parlamentu a Rady (EÚ) 2016/679 o ochrane fyzických osôb pri spracúvaní osobných údajov a o voľnom pohybe takýchto údajov a v zmysle § 79 zákona č. 18/2018 Z. z. o ochrane osobných údajov a o zmene a doplnení niektorých zákonov ako aj § 11 ods. 7 zákona č. 245/2008 Z. z. o výchove a vzdelávaní. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAFCCE1" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09537FBA" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Práva klientov/ zákonných zástupcov:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6357A795" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C4F4FE" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo odvolať súhlas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> - v prípadoch, kedy Vaše osobné údaje spracúvame na základe Vášho súhlasu, máte právo tento súhlas kedykoľvek odvolať. Súhlas môžete odvolať elektronicky, na adrese zodpovednej osoby, písomne, oznámením o odvolaní súhlasu alebo osobne v sídle našej spoločnosti. Odvolanie súhlasu nemá vplyv na zákonnosť spracúvania osobných údajov, ktoré sme na jeho základe o Vás spracúvali. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F78367" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo na prístup</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> - máte právo na poskytnutie kópie osobných údajov, ktoré o Vás máme k dispozícii, ako aj na informácie o tom, ako Vaše osobné údaje používame. Vo väčšine prípadov Vám budú Vaše osobné údaje poskytnuté v písomnej listinnej forme, pokiaľ nepožadujete iný spôsob ich poskytnutia. Ak ste o poskytnutie týchto informácií požiadali elektronickými prostriedkami, budú Vám poskytnuté elektronicky, ak to bude technicky možné. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C78B2B3" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo na opravu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> - prijímame primerané opatrenia, aby sme zabezpečili presnosť, úplnosť a aktuálnosť informácií, ktoré o Vás máme k dispozícii. Ak si myslíte, že údaje, ktorými disponujeme sú nepresné, neúplné alebo neaktuálne, prosím, neváhajte nás požiadať, aby sme tieto informácie upravili, aktualizovali alebo doplnili.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6C6447" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo na výmaz (na zabudnutie)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> - máte právo nás požiadať o vymazanie Vašich osobných údajov, napríklad v prípade, ak osobné údaje, ktoré sme o Vás získali, už viac nie sú potrebné na naplnenie pôvodného účelu spracúvania. Vaše právo je však potrebné posúdiť z pohľadu všetkých relevantných okolností. Napríklad, môžeme mať určité právne a regulačné povinnosti, čo znamená, že nebudeme môcť Vašej žiadosti vyhovieť.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724FF43F" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo na obmedzenie spracúvania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> - za určitých okolností ste oprávnený nás požiadať, aby sme prestali používať Vaše osobné údaje. Ide napríklad o prípady, keď si myslíte, že osobné údaje, ktoré o Vás máme, môžu byť nepresné alebo keď si myslíte, že už Vaše osobné údaje nepotrebujeme využívať.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005A09DB" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo na prenosnosť údajov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> - za určitých okolností máte právo požiadať nás o prenos osobných údajov, ktoré stenám poskytli, na inú tretiu stranu podľa Vášho výberu. Právo na prenosnosť sa však týka len osobných údajov, ktoré sme od Vás získali na základe súhlasu alebo na základe zmluvy, ktorej ste jednou zo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:lastRenderedPageBreak/>
+        <w:t>zmluvných strán.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1938B881" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo namietať</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> - máte právo namietať voči spracúvaniu údajov, ktoré je založené na našich legitímnych oprávnených záujmoch. V prípade, ak nemáme presvedčivý legitímny oprávnený dôvod na spracúvanie a Vy podáte námietku, nebudeme Vaše osobné údaje ďalej spracúvať. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300AEB35" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo podať návrh na začatie konania o ochrane osobných údajov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> - ak sa domnievate, že Vaše osobné údaje spracúvane nespravodlivo alebo nezákonne, môžete podať sťažnosť na dozorný orgán, ktorým je Úrad na ochranu osobných údajov Slovenskej republiky, Hraničná 12, 820 07 Bratislava 27; tel. číslo: +421 /2/ 3231 3214; mail: statny.dozor@pdp.gov.sk, https://dataprotection.gov.sk. V prípade podania návrhu elektronickou formou je potrebné, aby spĺňal náležitosti podľa § 19 ods. 1 zákona č. 71/1967 Zb. o správnom konaní (správny poriadok).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEE16E5" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F1158D" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Povinnosti klientov/ zákonných zástupcov:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D48B34" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CED2095" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Povinnosti klientov a zákonných zástupcov vyplývajú z § 144 zákona 245/2008 Z. z. o výchove a vzdelávaní (školský zákon) v znení neskorších predpisov. Ide najmä o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rešpektovanie pokynov zamestnancov školského zariadenia, ktoré sú v súlade so všeobecne záväznými právnymi predpismi, vnútornými predpismi ZPP a dobrými mravmi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Zákonný zástupca má právo vybrať pre svoje dieťa školské zariadenie, ktoré poskytuje výchovu a vzdelávanie podľa tohto zákona, zodpovedajúce schopnostiam, zdravotnému stavu, záujmom a záľubám dieťaťa, jeho vierovyznaniu, svetonázoru, národnosti a etnickej príslušnosti; právo na slobodnú voľbu školy alebo školského zariadenia možno uplatňovať v súlade s možnosťami výchovno-vzdelávacej sústavy. Ďalej informovať školské zariadenie o zmene zdravotnej spôsobilosti jeho dieťaťa, jeho zdravotných problémoch alebo iných závažných skutočnostiach, ktoré by mohli mať vplyv na priebeh výchovy a vzdelávania alebo na výkon odborných činností a poskytovať súčinnosť pri riešení prejavov rizikového správania svojho dieťaťa v škole, ktoré môžu ohroziť bezpečnosť a zdravie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4007D40A" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075E4A4B" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Všetky formy a druhy odbornej starostlivosti sú v centre poradenstva a prevencie poskytované zdarma (§ 130, ods. 11, zákona č. 245/2008 Z. z. o výchove a vzdelávaní). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4754DDBC" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCB61DF" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve">1. Po preštudovaní uvedených informácií súhlasím s psychologickým, špeciálno-pedagogickým vyšetrením a poradenstvom pri voľbe povolania. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E76630F" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Súhlasím</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> v zmysle § 11, ods. (6), písm. a), b) zákona č. 245/2008 Z. z. o výchove a vzdelávaní s evidovaním a spracovávaním osobných údajov v Centre poradenstva a prevencie Kpt. Nálepku 1057/18, 075 01 Trebišov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC2EF05" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve">3. V zmysle § 2 ods. y) zákona č. 245/2008 Z. z. o výchove a vzdelávaní sa žiadateľ oboznámil so všetkými možnosťami vzdelávania dieťaťa alebo vlastného vzdelávania a preberá zodpovednosť za svoje rozhodnutie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575871F9" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Súhlasím / nesúhlasím</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> so zaslaním správy z diagnostického vyšetrenia inštitúcii oprávnenej zo zákona (napr. škole, školskému zariadeniu) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77195185" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Súhlasím / nesúhlasím</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve"> so zaslaním správy z diagnostického vyšetrenia inému (napr. neurológ, pediater,... ) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21594305" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786CD946" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Súhlas podčiarknite).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D8570F" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40907B0B" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CD2F5E" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379ECF83" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis41"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5444"/>
+        </w:tabs>
+        <w:spacing w:before="184"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>V .................................,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>dňa ........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C60BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628BAE6E" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AF9AA3" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C60BD">
+        <w:t>podpis rodiča/zákonného zástupcu/žiadateľa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D50CB50" w14:textId="7DC383F9" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0050381C" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:spacing w:before="78"/>
         <w:ind w:left="2866" w:right="305" w:hanging="2504"/>
-        <w:jc w:val="left"/>
-[...1542 lines deleted...]
-    <w:sectPr w:rsidR="0050381C">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0050381C" w:rsidRPr="007C60BD">
       <w:pgSz w:w="11920" w:h="16850"/>
       <w:pgMar w:top="680" w:right="1133" w:bottom="280" w:left="1133" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
-    <w:altName w:val="Wingdings 2"/>
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C006E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20C80B46"/>
     <w:lvl w:ilvl="0" w:tplc="C2F834F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="272"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-4"/>
         <w:w w:val="100"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -4959,122 +2850,136 @@
     <w:lvl w:ilvl="7" w:tplc="A3CAF65A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6787" w:hanging="336"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7E420A96">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="336"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1036657501">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="351541980">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="503010117">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0050381C"/>
     <w:rsid w:val="0023076E"/>
+    <w:rsid w:val="00321E41"/>
     <w:rsid w:val="003C409F"/>
     <w:rsid w:val="003D2E3D"/>
     <w:rsid w:val="003E7491"/>
+    <w:rsid w:val="00476A7D"/>
     <w:rsid w:val="0050381C"/>
+    <w:rsid w:val="00647B75"/>
     <w:rsid w:val="00665CEA"/>
     <w:rsid w:val="007B33B3"/>
+    <w:rsid w:val="007C60BD"/>
+    <w:rsid w:val="00805144"/>
     <w:rsid w:val="00811F5A"/>
     <w:rsid w:val="00AA0531"/>
+    <w:rsid w:val="00AF1FA8"/>
+    <w:rsid w:val="00AF5362"/>
+    <w:rsid w:val="00B3746D"/>
+    <w:rsid w:val="00B37BF4"/>
     <w:rsid w:val="00BC33AE"/>
     <w:rsid w:val="00C30759"/>
+    <w:rsid w:val="00E03C5B"/>
+    <w:rsid w:val="00E04C0F"/>
     <w:rsid w:val="00E33096"/>
+    <w:rsid w:val="00E5076E"/>
     <w:rsid w:val="00E70503"/>
+    <w:rsid w:val="00EA578A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4DF78DA5"/>
   <w15:docId w15:val="{F04B588E-60CC-44E2-B295-9D02C56E3CEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5572,77 +3477,92 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovprepojenie">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00665CEA"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nevyrieenzmienka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00665CEA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nadpis41">
+    <w:name w:val="Nadpis 41"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37BF4"/>
+    <w:pPr>
+      <w:ind w:left="2950"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="292685394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5888,61 +3808,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5935</Characters>
+  <Pages>3</Pages>
+  <Words>1564</Words>
+  <Characters>8915</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Názov</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6963</CharactersWithSpaces>
+  <CharactersWithSpaces>10459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CPPPaP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-04-09T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">