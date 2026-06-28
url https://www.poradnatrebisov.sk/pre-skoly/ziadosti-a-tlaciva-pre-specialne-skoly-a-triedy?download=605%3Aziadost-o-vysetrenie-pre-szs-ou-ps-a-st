--- v1 (2026-04-28)
+++ v2 (2026-06-28)
@@ -1761,731 +1761,1265 @@
       <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0023076E" w:rsidRPr="007C60BD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>školy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B029AC" w14:textId="77777777" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0050381C" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidSect="00811F5A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11920" w:h="16850"/>
           <w:pgMar w:top="680" w:right="851" w:bottom="278" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50AAE736" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="-6"/>
+    <w:p w14:paraId="15A6C2C4" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007C60BD">
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>INFORMOVANÝ SÚHLAS  ZÁKONNÉHO  ZÁSTUPCU SO ZARADENÍM DO EVIDENCIE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4774D0EB" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="-6"/>
+    <w:p w14:paraId="398A9320" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007C60BD">
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>A POSKYTNUTÍM STAROSTLIVOSTI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677F9A17" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Zkladntext"/>
+    <w:p w14:paraId="143AF5C4" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:ind w:right="-6"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:t>Centrum poradenstva a prevencie, Kpt. Nálepku 1057/18, Trebišov, Slovenská republika,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F30A17" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:ind w:hanging="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C60BD">
-[...5 lines deleted...]
-        <w:pStyle w:val="Zkladntext"/>
+      <w:r w:rsidRPr="009D187C">
+        <w:t>IČO: 00523551, DIČ: 2021768606</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD6DC6F" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
         <w:ind w:left="993" w:right="235" w:hanging="567"/>
-        <w:jc w:val="center"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD3847C" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Starostlivosť zahŕňa</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> psychologickú, špeciálno-pedagogickú a logopedickú diagnostiku, poradenstvo, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t>reedukácie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> a psychoterapiu podľa individuálnych potrieb klienta, ktoré sa realizujú len s písomným súhlasom zákonného zástupcu. Jedno stretnutie trvá zvyčajne okolo 1 hodiny. Časový interval je individuálny a určuje ho druh a rozsah poskytnutej služby. Obsah vyšetrenia určuje charakter problému, zvyčajne ide o diagnostiku a poradenstvo pri posudzovaní schopností, osobnosti, záujmov, vedomostí, zručností, prípadne iných oblastí ovplyvňujúcich emocionálny, sociálny a psychický vývin klienta. V prípade súhlasu žiadateľa sa písomná správa zasiela na inštitúcie uvedené v súhlase. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Žiadateľ má právo oboznámiť sa s jej obsahom. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve">Súhlas sa vyznačuje na tomto tlačive podčiarknutím, ktoré vykoná pred podpisom žiadanky žiadateľ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A907E2" w14:textId="4181BF97" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="008E7420" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pri vyšetrení sa používajú</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> diagnostické nástroje, tzv. psychologické alebo špeciálno-pedagogické testy, alebo prístrojové metódy, ktoré vychádzajú z odborných vedeckých princípov platných v psychológii, špeciálnej pedagogike, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t>psychodiagnostike</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve">, metodológii a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t>psychometrii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C60BD">
-[...10 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:t xml:space="preserve">. Kvantitatívne a kvalitatívne údaje z testov sú súčasťou spisu klienta spolu s ostatnými údajmi získanými pred vyšetrením - napr. anamnestické údaje, pedagogická charakteristika, v priebehu vyšetrenia - záznamy z rozhovorov, interpretácie, poznámky a po skončení vyšetrenia - správa z diagnostického vyšetrenia, závery z konzultácií. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74099264" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Osobné údaje zisťované v rozsahu § 11, ods. 6 písm. a) a b) zákona č. 245/2008 Z. z. o výchove a vzdelávaní: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2056E525" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="2E41EAF6" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O klientovi:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> meno a priezvisko, dátum a miesto narodenia, bydlisko, fyzické zdravie, duševné zdravie, mentálna úroveň vrátane výsledkov pedagogicko-psychologickej a špeciálno-pedagogickej diagnostiky. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A17097" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="31DF9C49" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O rodičoch:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> meno a priezvisko, trvalé bydlisko, telefonický kontakt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C693AE2" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="6A7B69D8" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ďalšia dokumentácia</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> v zmysle § 11, ods. 9 zákona č. 245/2008 Z. z. o výchove a vzdelávaní je najmä: správa z diagnostického vyšetrenia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C04A467" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+    <w:p w14:paraId="1B986EB2" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1923D504" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="41DB535E" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Všetky tieto údaje sú prísne dôverné</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
+        <w:t xml:space="preserve">, psychológ, špeciálny pedagóg, logopéd, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D187C">
+        <w:t>kariérový</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D187C">
+        <w:t xml:space="preserve"> poradca, sociálny pedagóg a sociálny pracovník sú povinní zachovávať mlčanlivosť o skutočnostiach, o ktorých sa dozvedeli pri svojej činnosti a to aj po skončení pracovnoprávneho vzťahu v zariadení podľa zákona § 8 ods. 1, písm. c) zákona č. 552/2003 Z. z. o výkone práce vo verejnom záujme, v zmysle nariadenia Európskeho parlamentu a Rady (EÚ) 2016/679 o ochrane fyzických osôb pri spracúvaní osobných údajov a o voľnom pohybe takýchto údajov a v zmysle § 79 zákona č. 18/2018 Z. z. o ochrane osobných údajov a o zmene a doplnení niektorých zákonov ako aj § 11 ods. 7 zákona č. 245/2008 Z. z. o výchove a vzdelávaní. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161A198A" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02527530" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk224032407"/>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práva klientov: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="306672CD" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na rešpektovanie svojej dôstojnosti, individuality a osobitosti, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654EFD70" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na primerané a zrozumiteľné informácie o priebehu odbornej činnosti a výsledkoch vzhľadom na jeho vek a rozumovú vyspelosť, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225D8FCD" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na odbornú starostlivosť a podporu, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A626457" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo vyjadriť svoj názor a pocity v bezpečnom prostredí, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB058A4" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na ochranu súkromia a osobných údajov, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274548F2" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na bezpečné a nediskriminačné zaobchádzanie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280C3CB0" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo byť primerane zapojené do rozhodovania o podporných opatreniach, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7880FE6E" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na prerušenie alebo ukončenie odbornej činnosti, ak by bola pre dieťa neprimerane zaťažujúca. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07ADC1A4" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Práva zákonných zástupcov /zástupcu zariadenia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEA77D6" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo odvolať súhlas</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> - v prípadoch, kedy Vaše osobné údaje spracúvame na základe Vášho súhlasu, máte právo tento súhlas kedykoľvek odvolať. Súhlas môžete odvolať elektronicky, na adrese zodpovednej osoby, písomne, oznámením o odvolaní súhlasu alebo osobne v sídle našej spoločnosti. Odvolanie súhlasu nemá vplyv na zákonnosť spracúvania osobných údajov, ktoré sme na jeho základe o Vás spracúvali. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F78367" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="51041C9D" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo na prístup</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> - máte právo na poskytnutie kópie osobných údajov, ktoré o Vás máme k dispozícii, ako aj na informácie o tom, ako Vaše osobné údaje používame. Vo väčšine prípadov Vám budú Vaše osobné údaje poskytnuté v písomnej listinnej forme, pokiaľ nepožadujete iný spôsob ich poskytnutia. Ak ste o poskytnutie týchto informácií požiadali elektronickými prostriedkami, budú Vám poskytnuté elektronicky, ak to bude technicky možné. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C78B2B3" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="25CAA501" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Právo na opravu</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> - prijímame primerané opatrenia, aby sme zabezpečili presnosť, úplnosť a aktuálnosť informácií, ktoré o Vás máme k dispozícii. Ak si myslíte, že údaje, ktorými disponujeme sú nepresné, neúplné alebo neaktuálne, prosím, neváhajte nás požiadať, aby sme tieto informácie upravili, aktualizovali alebo doplnili.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6C6447" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="6A28D567" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo na výmaz (na zabudnutie)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> - máte právo nás požiadať o vymazanie Vašich osobných údajov, napríklad v prípade, ak osobné údaje, ktoré sme o Vás získali, už viac nie sú potrebné na naplnenie pôvodného účelu spracúvania. Vaše právo je však potrebné posúdiť z pohľadu všetkých relevantných okolností. Napríklad, môžeme mať určité právne a regulačné povinnosti, čo znamená, že nebudeme môcť Vašej žiadosti vyhovieť.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724FF43F" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="3B8FB98B" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo na obmedzenie spracúvania</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> - za určitých okolností ste oprávnený nás požiadať, aby sme prestali používať Vaše osobné údaje. Ide napríklad o prípady, keď si myslíte, že osobné údaje, ktoré o Vás máme, môžu byť nepresné alebo keď si myslíte, že už Vaše osobné údaje nepotrebujeme využívať.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005A09DB" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="13CDDD45" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo na prenosnosť údajov</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
+        <w:t xml:space="preserve"> - za určitých okolností máte právo požiadať nás o prenos osobných údajov, ktoré stenám poskytli, na inú tretiu stranu podľa Vášho výberu. Právo na prenosnosť sa však týka len osobných údajov, ktoré sme od Vás získali na základe súhlasu alebo na základe zmluvy, ktorej ste jednou zo zmluvných strán.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAE5663" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo namietať</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> - máte právo namietať voči spracúvaniu údajov, ktoré je založené na našich legitímnych oprávnených záujmoch. V prípade, ak nemáme presvedčivý legitímny oprávnený dôvod na spracúvanie a Vy podáte námietku, nebudeme Vaše osobné údaje ďalej spracúvať. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300AEB35" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+    <w:p w14:paraId="4A350841" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Právo na výber vhodného školského zariadenia - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>zákonný zástupca má právo vybrať pre svoje dieťa školské zariadenie, ktoré poskytuje výchovu a vzdelávanie podľa tohto zákona, zodpovedajúce schopnostiam, zdravotnému stavu, záujmom a záľubám dieťaťa, jeho vierovyznaniu, svetonázoru, národnosti a etnickej príslušnosti; právo na slobodnú voľbu školy alebo školského zariadenia možno uplatňovať v súlade s možnosťami výchovno-vzdelávacej sústavy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8A7BDA" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo podať návrh na začatie konania o ochrane osobných údajov</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> - ak sa domnievate, že Vaše osobné údaje spracúvane nespravodlivo alebo nezákonne, môžete podať sťažnosť na dozorný orgán, ktorým je Úrad na ochranu osobných údajov Slovenskej republiky, Hraničná 12, 820 07 Bratislava 27; tel. číslo: +421 /2/ 3231 3214; mail: statny.dozor@pdp.gov.sk, https://dataprotection.gov.sk. V prípade podania návrhu elektronickou formou je potrebné, aby spĺňal náležitosti podľa § 19 ods. 1 zákona č. 71/1967 Zb. o správnom konaní (správny poriadok).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEE16E5" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+    <w:p w14:paraId="2EBE5D06" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F1158D" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...23 lines deleted...]
-        <w:overflowPunct w:val="0"/>
+    <w:p w14:paraId="58036859" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Povinnosti klientov a zákonných zástupcov vyplývajú z § 144 zákona 245/2008 Z. z. o výchove a vzdelávaní (školský zákon) v znení neskorších predpisov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C70EE1" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10927A79" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Povinnosti klientov:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E71384A" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť spolupracovať s odborným zamestnancom Centra poradenstva a prevencie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388961E6" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť poskytovať pravdivé informácie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097D876E" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť rešpektovať dohodnutý priebeh odbornej činnosti, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC13664" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť dodržiavať základné pravidlá správania počas realizácie odborných činností. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22507358" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0365C8B8" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk224032717"/>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Povinnosti zákonných zástupcov / zástupcu zariadenia: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="72D1F4D6" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BAAA635" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť poskytnutia pravdivých a úplných informácií relevantné pre odbornú činnosť, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB731D1" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Povinnosti klientov a zákonných zástupcov vyplývajú z § 144 zákona 245/2008 Z. z. o výchove a vzdelávaní (školský zákon) v znení neskorších predpisov. Ide najmä o </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+        <w:t xml:space="preserve">- povinnosť </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>rešpektovať pokynov zamestnancov školského zariadenia, ktoré sú v súlade so všeobecne záväznými právnymi predpismi, vnútornými predpismi ZPP a dobrými mravmi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFF14C9" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Zákonný zástupca má právo vybrať pre svoje dieťa školské zariadenie, ktoré poskytuje výchovu a vzdelávanie podľa tohto zákona, zodpovedajúce schopnostiam, zdravotnému stavu, záujmom a záľubám dieťaťa, jeho vierovyznaniu, svetonázoru, národnosti a etnickej príslušnosti; právo na slobodnú voľbu školy alebo školského zariadenia možno uplatňovať v súlade s možnosťami výchovno-vzdelávacej sústavy. Ďalej informovať školské zariadenie o zmene zdravotnej spôsobilosti jeho dieťaťa, jeho zdravotných problémoch alebo iných závažných skutočnostiach, ktoré by mohli mať vplyv na priebeh výchovy a vzdelávania alebo na výkon odborných činností a poskytovať súčinnosť pri riešení prejavov rizikového správania svojho dieťaťa v škole, ktoré môžu ohroziť bezpečnosť a zdravie.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4007D40A" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+        <w:t>- povinnosť informovať školské zariadenie o zmene zdravotnej spôsobilosti jeho dieťaťa, jeho zdravotných problémoch alebo iných závažných skutočnostiach, ktoré by mohli mať vplyv na priebeh výchovy a vzdelávania alebo na výkon odborných činností a poskytovať súčinnosť pri riešení prejavov rizikového správania svojho dieťaťa v škole, ktoré môžu ohroziť bezpečnosť a zdravie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CD5882" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="075E4A4B" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+    <w:p w14:paraId="2EC945E0" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Všetky formy a druhy odbornej starostlivosti sú v centre poradenstva a prevencie poskytované zdarma (§ 130, ods. 11, zákona č. 245/2008 Z. z. o výchove a vzdelávaní). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4754DDBC" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+    <w:p w14:paraId="7A8A6342" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DCB61DF" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="2A0EE6B8" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Po preštudovaní uvedených informácií </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>súhlasím</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">psychologickou, špeciálno-pedagogickou, liečebno-pedagogickou, logopedickou, sociálno-pedagogickou diagnostikou, poradenstvom, prevenciou, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>reedukáciou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>, intervenciou a terapiou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B5F18B" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Súhlasím</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
+        <w:t xml:space="preserve"> v zmysle § 11, ods. (6), písm. a), b) zákona č. 245/2008 Z. z. o výchove a vzdelávaní s evidovaním </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D187C">
+        <w:lastRenderedPageBreak/>
+        <w:t>a spracovávaním osobných údajov v Centre poradenstva a prevencie Kpt. Nálepku 1057/18, 075 01 Trebišov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17002D07" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve">3. V zmysle § 2 ods. y) zákona č. 245/2008 Z. z. o výchove a vzdelávaní sa žiadateľ oboznámil so všetkými možnosťami vzdelávania dieťaťa alebo vlastného vzdelávania a preberá zodpovednosť za svoje rozhodnutie. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575871F9" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="7CCC1C9D" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Súhlasím / nesúhlasím</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> so zaslaním správy z diagnostického vyšetrenia inštitúcii oprávnenej zo zákona (napr. škole, školskému zariadeniu) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77195185" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C60BD">
+    <w:p w14:paraId="3D72A048" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Súhlasím / nesúhlasím</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:t xml:space="preserve"> so zaslaním správy z diagnostického vyšetrenia inému (napr. neurológ, pediater,... ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21594305" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...4 lines deleted...]
-    <w:p w14:paraId="786CD946" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+    <w:p w14:paraId="717BBDB3" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33296A2C" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C60BD">
+      <w:r w:rsidRPr="009D187C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(Súhlas podčiarknite).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D8570F" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
+    <w:p w14:paraId="56DAF46C" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40907B0B" w14:textId="77777777" w:rsidR="00B37BF4" w:rsidRPr="007C60BD" w:rsidRDefault="00B37BF4" w:rsidP="007C60BD">
-[...78 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="28DFB64B" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296113AB" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3C5859" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V ....................................... dňa ............................                                 ..................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0215FDEA" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                podpis zákonného zástupcu č.1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BABA99" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36954917" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1821C91B" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632CCACD" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486D0AF1" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A498BAE" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V ....................................... dňa ............................                                 ..................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12805AAB" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                 podpis zákonného zástupcu č.2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61231E65" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B520573" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A7D0D0" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250292B5" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC2E6BE" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461B01AE" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151C5764" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V prípade plnoletého klienta – podpis klienta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B514F5F" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795EEA9E" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495B9A05" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A309DF0" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1627DE27" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D187C">
+        <w:t>V ....................................... dňa ............................                                  ..................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1282291B" w14:textId="77777777" w:rsidR="009D187C" w:rsidRPr="009D187C" w:rsidRDefault="009D187C" w:rsidP="009D187C">
+      <w:pPr>
+        <w:spacing w:before="70"/>
+        <w:ind w:left="2525" w:right="1353" w:hanging="1532"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1D50CB50" w14:textId="7DC383F9" w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidRDefault="0050381C" w:rsidP="007C60BD">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:spacing w:before="78"/>
         <w:ind w:left="2866" w:right="305" w:hanging="2504"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0050381C" w:rsidRPr="007C60BD">
-[...1 lines deleted...]
-      <w:pgMar w:top="680" w:right="1133" w:bottom="280" w:left="1133" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="0050381C" w:rsidRPr="007C60BD" w:rsidSect="009D187C">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+        <w:numStart w:val="0"/>
+      </w:endnotePr>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="567" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
@@ -2879,63 +3413,65 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="503010117">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0050381C"/>
+    <w:rsid w:val="001452EC"/>
     <w:rsid w:val="0023076E"/>
     <w:rsid w:val="00321E41"/>
     <w:rsid w:val="003C409F"/>
     <w:rsid w:val="003D2E3D"/>
     <w:rsid w:val="003E7491"/>
     <w:rsid w:val="00476A7D"/>
     <w:rsid w:val="0050381C"/>
     <w:rsid w:val="00647B75"/>
     <w:rsid w:val="00665CEA"/>
     <w:rsid w:val="007B33B3"/>
     <w:rsid w:val="007C60BD"/>
     <w:rsid w:val="00805144"/>
     <w:rsid w:val="00811F5A"/>
+    <w:rsid w:val="009D187C"/>
     <w:rsid w:val="00AA0531"/>
     <w:rsid w:val="00AF1FA8"/>
     <w:rsid w:val="00AF5362"/>
     <w:rsid w:val="00B3746D"/>
     <w:rsid w:val="00B37BF4"/>
     <w:rsid w:val="00BC33AE"/>
     <w:rsid w:val="00C30759"/>
     <w:rsid w:val="00E03C5B"/>
     <w:rsid w:val="00E04C0F"/>
     <w:rsid w:val="00E33096"/>
     <w:rsid w:val="00E5076E"/>
     <w:rsid w:val="00E70503"/>
     <w:rsid w:val="00EA578A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3373,50 +3909,73 @@
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="127" w:right="161" w:firstLine="427"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D187C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3490,50 +4049,65 @@
   <w:style w:type="character" w:styleId="Nevyrieenzmienka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00665CEA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nadpis41">
     <w:name w:val="Nadpis 41"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B37BF4"/>
     <w:pPr>
       <w:ind w:left="2950"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
+    <w:name w:val="Nadpis 3 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D187C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="sk-SK"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="292685394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
@@ -3808,76 +4382,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>8915</Characters>
+  <Pages>4</Pages>
+  <Words>1837</Words>
+  <Characters>10471</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10459</CharactersWithSpaces>
+  <CharactersWithSpaces>12284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CPPPaP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-04-09T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">